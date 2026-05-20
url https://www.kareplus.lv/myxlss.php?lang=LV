--- v0 (2025-12-19)
+++ v1 (2026-05-20)
@@ -825,393 +825,393 @@
     <row r="2" spans="1:6" customHeight="1" ht="39">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="18">
       <c r="B3" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="18">
       <c r="A4" s="11">
         <v>1</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="13">
-        <v>8.15</v>
+        <v>9.699999999999999</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="1" ht="18">
       <c r="A5" s="11">
         <v>2</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="13">
-        <v>7.33</v>
+        <v>8.73</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="18">
       <c r="A6" s="11">
         <v>3</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13">
-        <v>7.33</v>
+        <v>8.73</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="18">
       <c r="A7" s="11">
         <v>4</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="13">
-        <v>3.5</v>
+        <v>4.4</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="18">
       <c r="A8" s="11">
         <v>5</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="13">
-        <v>1.6</v>
+        <v>2.5</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="18">
       <c r="B9" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="18">
       <c r="A10" s="11">
         <v>6</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="13">
-        <v>5.4</v>
+        <v>6.2</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="18">
       <c r="A11" s="11">
         <v>7</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="13">
-        <v>5.1</v>
+        <v>5.7</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="18">
       <c r="B12" s="10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="18">
       <c r="A13" s="11">
         <v>8</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="13">
-        <v>4.95</v>
+        <v>5.8</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="18">
       <c r="A14" s="11">
         <v>9</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="13">
-        <v>4.4</v>
+        <v>5.4</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="18">
       <c r="A15" s="11">
         <v>10</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="13">
-        <v>4.4</v>
+        <v>5.4</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="18">
       <c r="B16" s="10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="18">
       <c r="A17" s="11">
         <v>11</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="13">
-        <v>1.48</v>
+        <v>1.7</v>
       </c>
       <c r="D17" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="18">
       <c r="A18" s="11">
         <v>12</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="13">
-        <v>1.5</v>
+        <v>1.8</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="18">
       <c r="A19" s="11">
         <v>13</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="13">
-        <v>1.8</v>
+        <v>2.1</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="18">
       <c r="A20" s="11">
         <v>14</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="13">
-        <v>1.65</v>
+        <v>2.3</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="18">
       <c r="A21" s="11">
         <v>15</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="13">
-        <v>1.9</v>
+        <v>2.5</v>
       </c>
       <c r="D21" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="18">
       <c r="A22" s="11">
         <v>16</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="13">
-        <v>1.9</v>
+        <v>2.6</v>
       </c>
       <c r="D22" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="18">
       <c r="A23" s="11">
         <v>17</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="13">
         <v>0.8</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:6" customHeight="1" ht="18">
       <c r="A24" s="11">
         <v>18</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="13">
         <v>0.9</v>
       </c>
       <c r="D24" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:6" customHeight="1" ht="18">
       <c r="A25" s="11">
         <v>19</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="13">
-        <v>3.2</v>
+        <v>3.8</v>
       </c>
       <c r="D25" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:6" customHeight="1" ht="18">
       <c r="A26" s="11">
         <v>20</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="13">
         <v>0.85</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:6" customHeight="1" ht="18">
       <c r="A27" s="11">
         <v>21</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="13">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="D27" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:6" customHeight="1" ht="18">
       <c r="A28" s="11">
         <v>22</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="13">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:6" customHeight="1" ht="18">
       <c r="B29" s="10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:6" customHeight="1" ht="18">
       <c r="A30" s="11">
         <v>23</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="13">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="D30" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:6" customHeight="1" ht="18">
       <c r="A31" s="11">
         <v>24</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="13">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="D31" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:6" customHeight="1" ht="18">
       <c r="A32" s="11">
         <v>25</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="13">
         <v>0.5</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:6" customHeight="1" ht="18">
       <c r="A33" s="11">
         <v>26</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>35</v>
@@ -1383,168 +1383,168 @@
         <v>37</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C47" s="13">
         <v>8</v>
       </c>
       <c r="D47" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:6" customHeight="1" ht="18">
       <c r="B48" s="10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="49" spans="1:6" customHeight="1" ht="18">
       <c r="A49" s="11">
         <v>38</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C49" s="13">
-        <v>0.75</v>
+        <v>0.85</v>
       </c>
       <c r="D49" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:6" customHeight="1" ht="18">
       <c r="A50" s="11">
         <v>39</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C50" s="13">
-        <v>0.65</v>
+        <v>0.7</v>
       </c>
       <c r="D50" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:6" customHeight="1" ht="18">
       <c r="A51" s="11">
         <v>40</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C51" s="13">
-        <v>0.75</v>
+        <v>0.85</v>
       </c>
       <c r="D51" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="11">
         <v>41</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C52" s="13">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="D52" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53" s="10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="11">
         <v>42</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C54" s="13">
-        <v>215</v>
+        <v>250</v>
       </c>
       <c r="D54" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="11">
         <v>43</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C55" s="13">
-        <v>215</v>
+        <v>250</v>
       </c>
       <c r="D55" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="11">
         <v>44</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C56" s="13">
-        <v>215</v>
+        <v>250</v>
       </c>
       <c r="D56" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="11">
         <v>45</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C57" s="13">
-        <v>180</v>
+        <v>215</v>
       </c>
       <c r="D57" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="11">
         <v>46</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C58" s="13">
-        <v>180</v>
+        <v>215</v>
       </c>
       <c r="D58" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="11">
         <v>47</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C59" s="13">
         <v>110</v>
       </c>
       <c r="D59" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="11">
         <v>48</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>62</v>
@@ -1570,51 +1570,51 @@
         <v>56</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="11">
         <v>50</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C62" s="13">
         <v>100</v>
       </c>
       <c r="D62" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="11">
         <v>51</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C63" s="13">
-        <v>215</v>
+        <v>250</v>
       </c>
       <c r="D63" s="14" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;RKare Pluss, https://kareplus.lv/
 </oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>