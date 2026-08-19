--- v1 (2026-05-20)
+++ v2 (2026-08-19)
@@ -825,318 +825,318 @@
     <row r="2" spans="1:6" customHeight="1" ht="39">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="18">
       <c r="B3" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="18">
       <c r="A4" s="11">
         <v>1</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="13">
-        <v>9.699999999999999</v>
+        <v>10</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="1" ht="18">
       <c r="A5" s="11">
         <v>2</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="13">
-        <v>8.73</v>
+        <v>9</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="18">
       <c r="A6" s="11">
         <v>3</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13">
-        <v>8.73</v>
+        <v>9</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="18">
       <c r="A7" s="11">
         <v>4</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="13">
-        <v>4.4</v>
+        <v>4.2</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="18">
       <c r="A8" s="11">
         <v>5</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="13">
         <v>2.5</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="18">
       <c r="B9" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="18">
       <c r="A10" s="11">
         <v>6</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="13">
-        <v>6.2</v>
+        <v>6.6</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="18">
       <c r="A11" s="11">
         <v>7</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="13">
-        <v>5.7</v>
+        <v>6.2</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="18">
       <c r="B12" s="10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="18">
       <c r="A13" s="11">
         <v>8</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="13">
-        <v>5.8</v>
+        <v>6.2</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="18">
       <c r="A14" s="11">
         <v>9</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="13">
-        <v>5.4</v>
+        <v>6</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="18">
       <c r="A15" s="11">
         <v>10</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="13">
-        <v>5.4</v>
+        <v>6</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="18">
       <c r="B16" s="10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="18">
       <c r="A17" s="11">
         <v>11</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="13">
-        <v>1.7</v>
+        <v>1.8</v>
       </c>
       <c r="D17" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="18">
       <c r="A18" s="11">
         <v>12</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="13">
         <v>1.8</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="18">
       <c r="A19" s="11">
         <v>13</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="13">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="18">
       <c r="A20" s="11">
         <v>14</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="13">
         <v>2.3</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="18">
       <c r="A21" s="11">
         <v>15</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="13">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="D21" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="18">
       <c r="A22" s="11">
         <v>16</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="13">
         <v>2.6</v>
       </c>
       <c r="D22" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="18">
       <c r="A23" s="11">
         <v>17</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="13">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:6" customHeight="1" ht="18">
       <c r="A24" s="11">
         <v>18</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="13">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
       <c r="D24" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:6" customHeight="1" ht="18">
       <c r="A25" s="11">
         <v>19</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="13">
-        <v>3.8</v>
+        <v>4.4</v>
       </c>
       <c r="D25" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:6" customHeight="1" ht="18">
       <c r="A26" s="11">
         <v>20</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="13">
         <v>0.85</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:6" customHeight="1" ht="18">
       <c r="A27" s="11">
         <v>21</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>29</v>
@@ -1153,140 +1153,140 @@
         <v>22</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="13">
         <v>0.7</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:6" customHeight="1" ht="18">
       <c r="B29" s="10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:6" customHeight="1" ht="18">
       <c r="A30" s="11">
         <v>23</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="13">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="D30" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:6" customHeight="1" ht="18">
       <c r="A31" s="11">
         <v>24</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="13">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="D31" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:6" customHeight="1" ht="18">
       <c r="A32" s="11">
         <v>25</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="13">
         <v>0.5</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:6" customHeight="1" ht="18">
       <c r="A33" s="11">
         <v>26</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C33" s="13">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D33" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:6" customHeight="1" ht="18">
       <c r="B34" s="10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:6" customHeight="1" ht="18">
       <c r="A35" s="11">
         <v>27</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C35" s="13">
         <v>1.4</v>
       </c>
       <c r="D35" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:6" customHeight="1" ht="18">
       <c r="A36" s="11">
         <v>28</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="13">
         <v>1</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:6" customHeight="1" ht="18">
       <c r="A37" s="11">
         <v>29</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="13">
-        <v>0.55</v>
+        <v>0.48</v>
       </c>
       <c r="D37" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="1" ht="18">
       <c r="A38" s="11">
         <v>30</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C38" s="13">
         <v>0.3</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="1" ht="18">
       <c r="A39" s="11">
         <v>31</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>41</v>
@@ -1444,107 +1444,107 @@
         <v>41</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C52" s="13">
         <v>0.45</v>
       </c>
       <c r="D52" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53" s="10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="11">
         <v>42</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C54" s="13">
-        <v>250</v>
+        <v>205</v>
       </c>
       <c r="D54" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="11">
         <v>43</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C55" s="13">
-        <v>250</v>
+        <v>205</v>
       </c>
       <c r="D55" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="11">
         <v>44</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C56" s="13">
-        <v>250</v>
+        <v>205</v>
       </c>
       <c r="D56" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="11">
         <v>45</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C57" s="13">
-        <v>215</v>
+        <v>175</v>
       </c>
       <c r="D57" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="11">
         <v>46</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C58" s="13">
-        <v>215</v>
+        <v>175</v>
       </c>
       <c r="D58" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="11">
         <v>47</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C59" s="13">
         <v>110</v>
       </c>
       <c r="D59" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="11">
         <v>48</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>62</v>
@@ -1570,51 +1570,51 @@
         <v>56</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="11">
         <v>50</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C62" s="13">
         <v>100</v>
       </c>
       <c r="D62" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="11">
         <v>51</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C63" s="13">
-        <v>250</v>
+        <v>205</v>
       </c>
       <c r="D63" s="14" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;RKare Pluss, https://kareplus.lv/
 </oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>